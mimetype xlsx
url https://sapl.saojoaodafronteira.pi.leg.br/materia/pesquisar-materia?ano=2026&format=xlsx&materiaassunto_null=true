--- v0 (2026-03-11)
+++ v1 (2026-04-26)
@@ -10,152 +10,239 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="63">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>RENATA DO POVÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_nao_01_2026_renata_audita3rio_assinado-1.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a construção de um Auditório Municipal na sede da cidade.</t>
+  </si>
+  <si>
     <t>24</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei ordinária do Executivo</t>
   </si>
   <si>
     <t>MARCOS MATEUS</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_01_2026_ppp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE PARCERIA PÚBLICO-PRIVADA (PPP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/25/projeto_de_lei_no_02_2026_piso_do_magisterio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE SÃO JOÃO DA FRONTEIRA – PI; DAS REMUNERAÇÕES DOS CARGOS DE DIREÇÃO E ASSESSORAMENTO, PREVISTAS NO ANEXO III DA LEI MUNICIPAL Nº 097/2009, DE 20 DE FEVEREIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_no_03_2026_estrutura_da_administracao_publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA ESTRUTURA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E NA GRATIFICAÇÃO ESPECIAL DE DESEMPENHO ADMINISTRATIVO PREVISTAS NA LEI MUNICIPAL Nº 269/2025 DO MUNICÍPIO DE SÃO JOÃO DA FRONTEIRA – PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/89/projeto_de_lei_004_credito_adicional.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente  crédito adicional especial e da outas providências.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_005_aumento_do_limite_de_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a proceder o aumento do percentual limite para abertura de Crédito Adicional Suplementar no orçamento geral do município.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/88/veto_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL ao Projeto de Lei nº 01/2026 da Vereadora Larissa Emilly do Nascimento Silva, que tem por finalidade instituir, no âmbito do município de São João da Fronteira, o Programa Municipal de Turismo Comunitário e Sustentável nas Trilhas de São João da Fronteira-PI.</t>
+  </si>
+  <si>
     <t>85</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>LARISSA NASCIMENTO</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_no001.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Turismo Comunitário e Sustentável nas Trilhas de São João da Fronteira-PI e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GAB</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_nao02.2026_reajuste_c_assinatura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual dos subsídios dos Vereadores da Câmara Municipal de São João da Fronteira –PI, Secretário Parlamentar, gratificação da Controladoria interna, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_no_03.2026_verbas_idenizatorias_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a normatização de verbas de caráter indenizatório da Câmara Municipal de São João da Fronteira-PI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CLAIRTON</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Concede O Título De Cidadania São João Fronteirense a quem indica e adota outras providências. (SENHOR PADRE DR. HEINRICH WILHELM HEGEMANN.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -459,68 +546,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_01_2026_ppp.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/25/projeto_de_lei_no_02_2026_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_no_03_2026_estrutura_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_no001.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_nao02.2026_reajuste_c_assinatura.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_nao_01_2026_renata_audita3rio_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_01_2026_ppp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/25/projeto_de_lei_no_02_2026_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_no_03_2026_estrutura_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/89/projeto_de_lei_004_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_005_aumento_do_limite_de_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/88/veto_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_no001.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_nao02.2026_reajuste_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_no_03.2026_verbas_idenizatorias_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -540,153 +627,315 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>