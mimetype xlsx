--- v1 (2026-04-26)
+++ v2 (2026-06-10)
@@ -10,85 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="78">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>ENFERMEIRA CAMILA</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/95/projeto_de_indicacao_tec_de_enfermagem_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a  transformar o cargo de Auxiliar de  Enfermagem e Atendente em Saúde em  Técnico de Enfermagem, dá outras  providencias.</t>
+  </si>
+  <si>
     <t>92</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>RENATA DO POVÃO</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_nao_01_2026_renata_audita3rio_assinado-1.pdf</t>
   </si>
   <si>
     <t>Requerer a construção de um Auditório Municipal na sede da cidade.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei ordinária do Executivo</t>
   </si>
   <si>
     <t>MARCOS MATEUS</t>
@@ -126,120 +144,147 @@
   <si>
     <t>89</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/89/projeto_de_lei_004_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente  crédito adicional especial e da outas providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_005_aumento_do_limite_de_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a proceder o aumento do percentual limite para abertura de Crédito Adicional Suplementar no orçamento geral do município.</t>
   </si>
   <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Lei de Diretrizes Orçamentarias - LDO para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2027 e da reformulação do Plano Plurianual do período 2026 a 2029 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/94/resolucao_verbas_rescisorias_-_camara_municipal_de_sao_joao_da_fronteira-pi.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina a aplicação de verba indenizatória em razão de atividade inerente ao exercício do mandato parlamentar no âmbito da Câmara Municipal de São João da Fronteira-PI.</t>
+  </si>
+  <si>
     <t>88</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/88/veto_001-2026.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL ao Projeto de Lei nº 01/2026 da Vereadora Larissa Emilly do Nascimento Silva, que tem por finalidade instituir, no âmbito do município de São João da Fronteira, o Programa Municipal de Turismo Comunitário e Sustentável nas Trilhas de São João da Fronteira-PI.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>LARISSA NASCIMENTO</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_no001.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Turismo Comunitário e Sustentável nas Trilhas de São João da Fronteira-PI e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GAB</t>
   </si>
   <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_nao02.2026_reajuste_c_assinatura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual dos subsídios dos Vereadores da Câmara Municipal de São João da Fronteira –PI, Secretário Parlamentar, gratificação da Controladoria interna, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_no_03.2026_verbas_idenizatorias_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a normatização de verbas de caráter indenizatório da Câmara Municipal de São João da Fronteira-PI, e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CLAIRTON</t>
   </si>
   <si>
-    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/</t>
+    <t>http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/91/pdl_001-2026.pdf</t>
   </si>
   <si>
     <t>Concede O Título De Cidadania São João Fronteirense a quem indica e adota outras providências. (SENHOR PADRE DR. HEINRICH WILHELM HEGEMANN.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -546,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_nao_01_2026_renata_audita3rio_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_01_2026_ppp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/25/projeto_de_lei_no_02_2026_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_no_03_2026_estrutura_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/89/projeto_de_lei_004_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_005_aumento_do_limite_de_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/88/veto_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_no001.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_nao02.2026_reajuste_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_no_03.2026_verbas_idenizatorias_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/95/projeto_de_indicacao_tec_de_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_nao_01_2026_renata_audita3rio_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_01_2026_ppp.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/25/projeto_de_lei_no_02_2026_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_no_03_2026_estrutura_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/89/projeto_de_lei_004_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_005_aumento_do_limite_de_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/94/resolucao_verbas_rescisorias_-_camara_municipal_de_sao_joao_da_fronteira-pi.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/88/veto_001-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_lei_no001.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_nao02.2026_reajuste_c_assinatura.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_no_03.2026_verbas_idenizatorias_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodafronteira.pi.leg.br/media/sapl/public/materialegislativa/2026/91/pdl_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -653,289 +698,370 @@
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
         <v>60</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="E13" t="s">
         <v>61</v>
       </c>
-      <c r="H12" t="s">
-        <v>62</v>
+      <c r="F13" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>